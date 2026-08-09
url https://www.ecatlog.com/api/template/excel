--- v0 (2026-06-12)
+++ v1 (2026-08-09)
@@ -1,563 +1,534 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
-<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="bin" ContentType="application/vnd.ms-excel.sheet.binary.macroEnabled.main"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="data" ContentType="application/vnd.openxmlformats-officedocument.model+data"/>
+  <Default Extension="bmp" ContentType="image/bmp"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="tif" ContentType="image/tiff"/>
+  <Default Extension="tiff" ContentType="image/tiff"/>
+  <Default Extension="pdf" ContentType="application/pdf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...10 lines deleted...]
-  </bookViews>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Item Master Format" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...18 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...43 lines deleted...]
-</sst>
+<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
+  <metadataTypes count="1">
+    <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
+  </metadataTypes>
+  <futureMetadata name="XLDAPR" count="1">
+    <bk>
+      <extLst>
+        <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
+          <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
+        </ext>
+      </extLst>
+    </bk>
+  </futureMetadata>
+  <cellMetadata count="1">
+    <bk>
+      <rc t="1" v="0"/>
+    </bk>
+  </cellMetadata>
+</metadata>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <numFmts count="1">
+    <numFmt numFmtId="56" formatCode="&quot;上午/下午 &quot;hh&quot;時&quot;mm&quot;分&quot;ss&quot;秒 &quot;"/>
+  </numFmts>
+  <fonts count="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...10 lines deleted...]
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
-[...9 lines deleted...]
-    </xf>
+  <cellXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-[...7 lines deleted...]
-  </extLst>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...8 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...10 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N5"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:O1"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.6640625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="14" max="14" width="14.44140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="16.83203125" customWidth="1"/>
+    <col min="2" max="2" width="16.83203125" customWidth="1"/>
+    <col min="3" max="3" width="16.83203125" customWidth="1"/>
+    <col min="4" max="4" width="16.83203125" customWidth="1"/>
+    <col min="5" max="5" width="16.83203125" customWidth="1"/>
+    <col min="6" max="6" width="16.83203125" customWidth="1"/>
+    <col min="7" max="7" width="16.83203125" customWidth="1"/>
+    <col min="8" max="8" width="16.83203125" customWidth="1"/>
+    <col min="9" max="9" width="38.83203125" customWidth="1"/>
+    <col min="10" max="10" width="38.83203125" customWidth="1"/>
+    <col min="11" max="11" width="16.83203125" customWidth="1"/>
+    <col min="12" max="12" width="16.83203125" customWidth="1"/>
+    <col min="13" max="13" width="16.83203125" customWidth="1"/>
+    <col min="14" max="14" width="16.83203125" customWidth="1"/>
+    <col min="15" max="15" width="16.83203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="1" customFormat="1" ht="86.4" x14ac:dyDescent="0.3">
-[...56 lines deleted...]
-      <c r="I5" s="3"/>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>Item No*</v>
+      </c>
+      <c r="B1" t="str">
+        <v>Product Name</v>
+      </c>
+      <c r="C1" t="str">
+        <v>Image Name</v>
+      </c>
+      <c r="D1" t="str">
+        <v>Category</v>
+      </c>
+      <c r="E1" t="str">
+        <v>Minium Qty</v>
+      </c>
+      <c r="F1" t="str">
+        <v>Unit (Eg Pcs, Dozen)</v>
+      </c>
+      <c r="G1" t="str">
+        <v>Sale Amount Per Minimum Qty*</v>
+      </c>
+      <c r="H1" t="str">
+        <v>Discounted Price</v>
+      </c>
+      <c r="I1" t="str">
+        <v>Description</v>
+      </c>
+      <c r="J1" t="str">
+        <v>Description 2</v>
+      </c>
+      <c r="K1" t="str">
+        <v>Filter1 (Eg Color)</v>
+      </c>
+      <c r="L1" t="str">
+        <v>Filter2 (Eg Size)</v>
+      </c>
+      <c r="M1" t="str">
+        <v>Filter3 (Eg Material)</v>
+      </c>
+      <c r="N1" t="str">
+        <v>Tag 1</v>
+      </c>
+      <c r="O1" t="str">
+        <v>Tag 2</v>
+      </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <ignoredErrors>
+    <ignoredError numberStoredAsText="1" sqref="A1:O1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...1 lines deleted...]
-  <ScaleCrop>false</ScaleCrop>
+  <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Item Master Format</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
-[...3 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...5 lines deleted...]
-</file>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
+</file>